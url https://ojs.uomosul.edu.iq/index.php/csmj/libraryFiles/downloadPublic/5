--- v0 (2025-11-01)
+++ v1 (2026-08-06)
@@ -1,195 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="641F616C" w14:textId="583C4BC6" w:rsidR="00011F4E" w:rsidRDefault="00813E50">
+    <w:p w14:paraId="641F616C" w14:textId="443AF6C2" w:rsidR="00011F4E" w:rsidRDefault="00F121E8">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B5B5946" wp14:editId="2A14FFE8">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61F45B23" wp14:editId="54BD87E9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-161</wp:posOffset>
+              <wp:posOffset>-7620</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>154286</wp:posOffset>
+              <wp:posOffset>90805</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="903861" cy="667543"/>
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:extent cx="823595" cy="754380"/>
+            <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:wrapNone/>
-            <wp:docPr id="1214278979" name="Picture 6"/>
+            <wp:docPr id="277661130" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                    </pic:cNvPicPr>
+                    <pic:cNvPr id="277661130" name="Picture 277661130"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-[...7 lines deleted...]
-                    <a:srcRect l="18386"/>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="903861" cy="667543"/>
+                      <a:ext cx="823595" cy="754380"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
-                    <a:noFill/>
-[...7 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="001217D2">
+      <w:r w:rsidR="00C23069">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="49AA260F" wp14:editId="6F9E3F78">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58C7DE27" wp14:editId="25194CB7">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:posOffset>5854061</wp:posOffset>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>5850890</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>152538</wp:posOffset>
+              <wp:posOffset>65405</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="681540" cy="675455"/>
-            <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+            <wp:extent cx="782320" cy="782320"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="21" name="صورة 21" descr="A logo of a college&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:docPr id="411907214" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="21" name="صورة 21" descr="A logo of a college&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="411907214" name="Picture 411907214"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId8"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="686063" cy="679938"/>
+                      <a:ext cx="782320" cy="782320"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="001217D2" w:rsidRPr="00E90816">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2129CDAD" wp14:editId="05E8CA04">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2129CDAD" wp14:editId="5F201911">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>901534</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>67345</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4885690" cy="800810"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="16" name="Freeform 13"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4885690" cy="800810"/>
                         </a:xfrm>
@@ -370,73 +341,75 @@
                               </w:rPr>
                               <w:t>S</w:t>
                             </w:r>
                             <w:r w:rsidRPr="00F648CD">
                               <w:rPr>
                                 <w:b/>
                                 <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>M)</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="45F639D9" w14:textId="77777777" w:rsidR="00E71DC2" w:rsidRDefault="00E71DC2" w:rsidP="00E71DC2">
                             <w:pPr>
                               <w:spacing w:before="1"/>
                               <w:ind w:left="2596" w:right="2578"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="7030A0"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w14:paraId="1216133A" w14:textId="0E2771F2" w:rsidR="00E71DC2" w:rsidRPr="00E71DC2" w:rsidRDefault="00E71DC2" w:rsidP="00E71DC2">
+                          <w:p w14:paraId="1216133A" w14:textId="129CCF7F" w:rsidR="00E71DC2" w:rsidRPr="00E71DC2" w:rsidRDefault="00F0065F" w:rsidP="00E71DC2">
                             <w:pPr>
                               <w:spacing w:before="1"/>
                               <w:ind w:left="1440" w:right="2578" w:firstLine="720"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00E71DC2">
-[...8 lines deleted...]
-                            </w:r>
+                            <w:hyperlink r:id="rId9" w:history="1">
+                              <w:r w:rsidR="00E71DC2" w:rsidRPr="00F0065F">
+                                <w:rPr>
+                                  <w:rStyle w:val="Hyperlink"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:sz w:val="24"/>
+                                  <w:szCs w:val="24"/>
+                                </w:rPr>
+                                <w:t>www.csmj.uomosul.edu.iq</w:t>
+                              </w:r>
+                            </w:hyperlink>
                           </w:p>
                           <w:p w14:paraId="7CBC4478" w14:textId="77777777" w:rsidR="00E71DC2" w:rsidRDefault="00E71DC2" w:rsidP="00E71DC2">
                             <w:pPr>
                               <w:jc w:val="center"/>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="0" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
@@ -475,73 +448,75 @@
                         </w:rPr>
                         <w:t>S</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00F648CD">
                         <w:rPr>
                           <w:b/>
                           <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>M)</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="45F639D9" w14:textId="77777777" w:rsidR="00E71DC2" w:rsidRDefault="00E71DC2" w:rsidP="00E71DC2">
                       <w:pPr>
                         <w:spacing w:before="1"/>
                         <w:ind w:left="2596" w:right="2578"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="7030A0"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w14:paraId="1216133A" w14:textId="0E2771F2" w:rsidR="00E71DC2" w:rsidRPr="00E71DC2" w:rsidRDefault="00E71DC2" w:rsidP="00E71DC2">
+                    <w:p w14:paraId="1216133A" w14:textId="129CCF7F" w:rsidR="00E71DC2" w:rsidRPr="00E71DC2" w:rsidRDefault="00F0065F" w:rsidP="00E71DC2">
                       <w:pPr>
                         <w:spacing w:before="1"/>
                         <w:ind w:left="1440" w:right="2578" w:firstLine="720"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="0A2F41" w:themeColor="accent1" w:themeShade="80"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00E71DC2">
-[...8 lines deleted...]
-                      </w:r>
+                      <w:hyperlink r:id="rId10" w:history="1">
+                        <w:r w:rsidR="00E71DC2" w:rsidRPr="00F0065F">
+                          <w:rPr>
+                            <w:rStyle w:val="Hyperlink"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:sz w:val="24"/>
+                            <w:szCs w:val="24"/>
+                          </w:rPr>
+                          <w:t>www.csmj.uomosul.edu.iq</w:t>
+                        </w:r>
+                      </w:hyperlink>
                     </w:p>
                     <w:p w14:paraId="7CBC4478" w14:textId="77777777" w:rsidR="00E71DC2" w:rsidRDefault="00E71DC2" w:rsidP="00E71DC2">
                       <w:pPr>
                         <w:jc w:val="center"/>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="007E74D2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="676D5D7A" wp14:editId="3EB28A71">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-3003</wp:posOffset>
                 </wp:positionH>
@@ -764,305 +739,452 @@
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="4F930354" id="Rectangle 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:8.85pt;width:518.4pt;height:2.65pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCr0gbM5AEAALQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0/ROiZquVl0tQlpY&#10;pIUPmDpOYuF4zNhtunw9Y7fbreANkQfL4xkfzzlzsr459lYcNAWDrpKT0VgK7RTWxrWV/P7t/t1K&#10;ihDB1WDR6Uo+6yBvNm/frAdf6il2aGtNgkFcKAdfyS5GXxZFUJ3uIYzQa8fJBqmHyCG1RU0wMHpv&#10;i+l4vCwGpNoTKh0Cn96dknKT8ZtGq/jYNEFHYSvJvcW8Ul53aS02ayhbAt8ZdW4D/qGLHozjRy9Q&#10;dxBB7Mn8BdUbRRiwiSOFfYFNY5TOHJjNZPwHm6cOvM5cWJzgLzKF/wervhye/FdKrQf/gOpHEA63&#10;HbhW3xLh0Gmo+blJEqoYfCgvF1IQ+KrYDZ+x5tHCPmLW4NhQnwCZnThmqZ8vUutjFIoPl4vVbLni&#10;iSjOzWbLxSK/AOXLZU8hftTYi7SpJPEkMzgcHkJMzUD5UpKbR2vqe2NtDqjdbS2JA6Sp5++MHq7L&#10;rEvFDtO1E2I6ySwTseShUO6wfmaShCfrsNV50yH9kmJg21Qy/NwDaSnsJ8dCfZjM58lnOZgv3k85&#10;oOvM7joDTjFUJaMUp+02nry592Tajl+aZNIOb1ncxmTir12dm2VrZD3ONk7eu45z1evPtvkNAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCQLZHw3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SPyDtUjcqE0KbQlxKorEEYkWDvTmxEsSNV4H220DX8/2VI6zs5p5UyxH14sDhth50nA7USCQam87&#10;ajR8vL/cLEDEZMia3hNq+MEIy/LyojC59Uda42GTGsEhFHOjoU1pyKWMdYvOxIkfkNj78sGZxDI0&#10;0gZz5HDXy0ypmXSmI25ozYDPLda7zd5pWD0sVt9vd/T6u662uP2sdvdZUFpfX41PjyASjun8DCd8&#10;RoeSmSq/JxtFr4GHJL7O5yBOrprOeEmlIZsqkGUh//OXfwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCr0gbM5AEAALQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCQLZHw3QAAAAcBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" fillcolor="black" stroked="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="30898146" w14:textId="0AC47FC5" w:rsidR="00894E59" w:rsidRDefault="00894E59"/>
-    <w:p w14:paraId="1B01CD84" w14:textId="1992F1F5" w:rsidR="00353875" w:rsidRDefault="00353875" w:rsidP="007E74D2">
+    <w:p w14:paraId="1B01CD84" w14:textId="4189CF80" w:rsidR="00353875" w:rsidRDefault="00353875" w:rsidP="007E74D2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00223B30">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Paper Title* (use style: paper title)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126F0250" w14:textId="5551C156" w:rsidR="007E74D2" w:rsidRDefault="007E74D2" w:rsidP="007E74D2">
+    <w:p w14:paraId="126F0250" w14:textId="7DA3358B" w:rsidR="007E74D2" w:rsidRDefault="007E74D2" w:rsidP="007E74D2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="31"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F3606A3" w14:textId="5AF7D3E2" w:rsidR="00353875" w:rsidRPr="007E74D2" w:rsidRDefault="00353875" w:rsidP="007E74D2">
+    <w:p w14:paraId="2F3606A3" w14:textId="159415AA" w:rsidR="00353875" w:rsidRPr="007E74D2" w:rsidRDefault="00C57F51" w:rsidP="007E74D2">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E74D2">
-[...9 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72AB2122" wp14:editId="2A23018D">
-            <wp:extent cx="140667" cy="140667"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5701B3CD" wp14:editId="094A6A1D">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>6054127</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>30480</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="152400" cy="152400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1692854393" name="Picture 6" descr="A green circle with white letters&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:wrapNone/>
+            <wp:docPr id="972099721" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1467672285" name="Picture 6" descr="A green circle with white letters&#10;&#10;AI-generated content may be incorrect."/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="2028108355" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="142944" cy="142944"/>
+                      <a:ext cx="152400" cy="152400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="007E74D2">
-[...25 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00537E04">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F811CBF" wp14:editId="37389E7C">
-            <wp:extent cx="140667" cy="140667"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38026113" wp14:editId="471F5489">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>3775747</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>26035</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="152400" cy="152400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="529696711" name="Picture 6" descr="A green circle with white letters&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:wrapNone/>
+            <wp:docPr id="329285721" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1467672285" name="Picture 6" descr="A green circle with white letters&#10;&#10;AI-generated content may be incorrect."/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="2028108355" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="142944" cy="142944"/>
+                      <a:ext cx="152400" cy="152400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="007E74D2">
-[...34 lines deleted...]
-          <w:b/>
+      <w:r w:rsidR="00B63167">
+        <w:rPr>
           <w:noProof/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="609F002D" wp14:editId="4ED6A586">
-            <wp:extent cx="140667" cy="140667"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="601F5A9F" wp14:editId="6D0FD101">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1734222</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>24765</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="152400" cy="152400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1467672285" name="Picture 6" descr="A green circle with white letters&#10;&#10;AI-generated content may be incorrect."/>
+            <wp:wrapNone/>
+            <wp:docPr id="2028108355" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1467672285" name="Picture 6" descr="A green circle with white letters&#10;&#10;AI-generated content may be incorrect."/>
-                    <pic:cNvPicPr/>
+                    <pic:cNvPr id="2028108355" name="Picture 1"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
+                    <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr>
+                  <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="142944" cy="142944"/>
+                      <a:ext cx="152400" cy="152400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-          </wp:inline>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
         </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00353875" w:rsidRPr="007E74D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>First name Last name</w:t>
+      </w:r>
+      <w:r w:rsidR="00B63167">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66B67">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00F66B67">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00353875" w:rsidRPr="007E74D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B30991">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00353875" w:rsidRPr="007E74D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> First name Last name</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66B67">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F66B67">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00353875" w:rsidRPr="007E74D2">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66B67">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00353875" w:rsidRPr="007E74D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00353875" w:rsidRPr="007E74D2">
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00353875" w:rsidRPr="007E74D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">First name Last </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00353875" w:rsidRPr="007E74D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r w:rsidR="00562B76">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008059B5">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00F66B67">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A97235" w14:textId="07E3DBA2" w:rsidR="00353875" w:rsidRDefault="00353875" w:rsidP="00353875">
       <w:pPr>
         <w:spacing w:before="1"/>
         <w:ind w:left="223"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D8F30AB" w14:textId="4369F559" w:rsidR="00353875" w:rsidRPr="007E74D2" w:rsidRDefault="00353875" w:rsidP="007E74D2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E74D2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -1101,51 +1223,51 @@
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="0013353C" w:rsidRPr="007E74D2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, …</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="294B1306" w14:textId="59F38485" w:rsidR="00353875" w:rsidRPr="007E74D2" w:rsidRDefault="00353875" w:rsidP="007E74D2">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E74D2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidR="007E74D2" w:rsidRPr="007E74D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>author@example.com</w:t>
         </w:r>
         <w:r w:rsidR="007E74D2" w:rsidRPr="007E74D2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:vertAlign w:val="superscript"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007E74D2">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, author@example</w:t>
       </w:r>
@@ -1329,52 +1451,52 @@
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="56669479" id="Freeform 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:-.55pt;margin-top:10.35pt;width:518.4pt;height:.7pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" coordsize="8933,15" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCm40ImLgMAALoJAAAOAAAAZHJzL2Uyb0RvYy54bWysVttu2zAMfR+wfxD8OGC1lXuMJsXQosOA&#10;3YBmH6DIcmzMtjRJidN9/Uj5UiVLmmBYHmwpOj4iDymRt3f7siA7oU0uq0VAb6KAiIrLJK82i+DH&#10;6vH9LCDGsiphhazEIngWJrhbvn1zW6tYDGQmi0RoAiSViWu1CDJrVRyGhmeiZOZGKlHBYip1ySxM&#10;9SZMNKuBvSzCQRRNwlrqRGnJhTHw70OzGCwdf5oKbr+lqRGWFIsAbLPuqd1zjc9wecvijWYqy3lr&#10;BvsHK0qWV7BpT/XALCNbnf9FVeZcSyNTe8NlGco0zblwPoA3NDry5iljSjhfQByjepnM/6PlX3dP&#10;6rtG0436LPlPA4qEtTJxv4ITAxiyrr/IBGLItlY6Z/epLvFLcIPsnabPvaZibwmHPyfj2XAyA+k5&#10;rM1mcyd5yOLuW7419qOQjoftPhvbRCSBkdMzIRUrYdMVUKRlAcF5F5LZfDggNb6GbQR7GPVgEckI&#10;HR8jBh6CDubniIYe7DTRyEPQwXR6xqKxBztNNDlAnPZreoA55RectF6g6Iwtcw9DRyflob7Qr7hF&#10;faXPcV2pNfXFPsfly/1aAvh6n+PyFX+N67TqkL6bLkFZ1uUs31dt0sKIMLwAI3dMlDR4PDCD4Qys&#10;KCYkUAAKM/wMGJRDsMvvi2CQBsEu1S+CwXcET68yA5IKwfOrwJg6iIbUuMZF2voI0b8K3nrZnOiL&#10;btLWT3rgaPNZGycN5eG4MOiAQGFYo0UsVsxieLshqeEKwzuHZFDrxi64pdyJlXQIi1HGbHIqdBfd&#10;C6CofCBePQfAbrl7K8eHJ/AKWKN8t2dH0b0bqgZDR63a3WL3PtrvIq41/wKu1+Na3LEPvJBGNPmB&#10;4XBHp48LhtMrIEYWefKYFwXGw+jN+r7QZMew9rtf6/kBrHCnsJL4WbMN/uNKIFY97CRMvJbJM1RA&#10;LZsGAhoeGGRS/w5IDc3DIjC/tkyLgBSfKqjOczoagdrWTUbj6QAm2l9Z+yus4kC1CGwAtwYO723T&#10;oWyVzjcZ7ERdqlXyA1TeNMcS6exrrGon0CA4bdpmBjsQf+5QLy3X8g8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDQja7W4gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGLtLtJ0daY&#10;TZFSL0UE+wfqbZodk2B2N2S3bfTTOz3pbWbe483v5fPBtuJEfWi805CMFQhypTeNqzRsNy+jGYgQ&#10;0RlsvSMN3xRgXlxf5ZgZf3bvdFrHSnCICxlqqGPsMilDWZPFMPYdOdY+fW8x8tpX0vR45nDbylSp&#10;B2mxcfyhxo4WNZVf66PV8IY/y/1qslsuPja71ev00d+FZq/17c3w/AQi0hD/zHDBZ3QomOngj84E&#10;0WoYJQk7NaRqCuKiq8k9Twe+pAnIIpf/GxS/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AKbjQiYuAwAAugkAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhANCNrtbiAAAACQEAAA8AAAAAAAAAAAAAAAAAiAUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACXBgAAAAA=&#10;" path="m8932,l1292,r-15,l,,,14r1277,l1292,14r7640,l8932,xe" fillcolor="black" stroked="f">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="6582943,0;952213,0;941157,0;0,0;0,8297;941157,8297;952213,8297;6582943,8297;6582943,0" o:connectangles="0,0,0,0,0,0,0,0,0"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7833351D" w14:textId="0C1D4782" w:rsidR="00CE4A0F" w:rsidRDefault="00CE4A0F" w:rsidP="000B74B5">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C3E59BB" w14:textId="77777777" w:rsidR="00CE4A0F" w:rsidRDefault="00CE4A0F">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="ar-IQ"/>
         </w:rPr>
         <w:sectPr w:rsidR="00CE4A0F" w:rsidSect="00E90816">
-          <w:headerReference w:type="default" r:id="rId11"/>
-          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="default" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1325" w:right="806" w:bottom="1296" w:left="1022" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1877,66 +1999,98 @@
           </w:tcPr>
           <w:p w14:paraId="35BD7E3E" w14:textId="77777777" w:rsidR="00D91266" w:rsidRDefault="00D91266">
             <w:pPr>
               <w:rPr>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00161E31" w14:paraId="5B0BC4B4" w14:textId="77777777" w:rsidTr="00F53E34">
         <w:trPr>
           <w:trHeight w:val="490"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10402" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E4A692C" w14:textId="50EAF3C5" w:rsidR="004D732F" w:rsidRPr="00223C82" w:rsidRDefault="004D732F" w:rsidP="00F53E34">
+          <w:p w14:paraId="6E4A692C" w14:textId="1E96CE7F" w:rsidR="004D732F" w:rsidRPr="00223C82" w:rsidRDefault="004D732F" w:rsidP="00F53E34">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223C82">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
-              <w:t xml:space="preserve">DOI: 10.33899/csmj.2025.XXXXXX.XXXX, ©Authors, 2025, </w:t>
+              <w:t>DOI: 10.33899/csmj.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00EE4492">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00223C82">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>.XXXXXX.XXXX, ©Authors, 202</w:t>
+            </w:r>
+            <w:r w:rsidR="005C3ED0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00223C82">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-IQ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00223C82" w:rsidRPr="00223C82">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>College of Computer Science and Mathematics, University of Mosul</w:t>
             </w:r>
             <w:r w:rsidR="00724075">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00223C82" w:rsidRPr="00223C82">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -1944,51 +2098,51 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>Iraq.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A2F137F" w14:textId="32B5A44E" w:rsidR="00161E31" w:rsidRPr="004D732F" w:rsidRDefault="004D732F" w:rsidP="00F53E34">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00223C82">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>This is an open access article under the CC BY 4.0 license (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r w:rsidRPr="003F4860">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:bidi="ar-IQ"/>
                 </w:rPr>
                 <w:t>http://creativecommons.org/licenses/by/4.0</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00223C82">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-IQ"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B12D969" w14:textId="77777777" w:rsidR="009250AB" w:rsidRDefault="009250AB">
       <w:pPr>
         <w:rPr>
@@ -2172,51 +2326,51 @@
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="91"/>
         <w:ind w:right="108" w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="503053F3" wp14:editId="2899991C">
             <wp:extent cx="2313295" cy="1330712"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="1707589757" name="image1.png" descr="A graph of a graph of a graph&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1707589757" name="image1.png" descr="A graph of a graph of a graph&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14" cstate="print"/>
+                    <a:blip r:embed="rId16" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm flipV="1">
                       <a:off x="0" y="0"/>
                       <a:ext cx="2319943" cy="1334536"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="328023A0" w14:textId="0CCF0D01" w:rsidR="009F689B" w:rsidRDefault="009F689B" w:rsidP="009F689B">
       <w:pPr>
         <w:pStyle w:val="FigureCaption"/>
       </w:pPr>
       <w:r w:rsidRPr="00297C55">
@@ -2565,107 +2719,94 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EF70FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conclusion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="726B441E" w14:textId="4F667B5E" w:rsidR="006E7B6F" w:rsidRDefault="006E7B6F" w:rsidP="006E7B6F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="91"/>
         <w:ind w:right="108" w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006E7B6F">
-        <w:t>Using of</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> NaCl in high doses can cause significant changes in blood profile, blood cell counting, minerals, enzymes, and antioxidant with pathological changes that lead to 100% mortalities in Cyprinus carpio, in addition the concertation of 100 grams of NaCl in 1000 L of water for 5 minutes will be sufficient to disinfected fish from many pathogens including fungal infection.</w:t>
+        <w:t>Using of NaCl in high doses can cause significant changes in blood profile, blood cell counting, minerals, enzymes, and antioxidant with pathological changes that lead to 100% mortalities in Cyprinus carpio, in addition the concertation of 100 grams of NaCl in 1000 L of water for 5 minutes will be sufficient to disinfected fish from many pathogens including fungal infection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A46F8A" w14:textId="77777777" w:rsidR="00183CB4" w:rsidRDefault="00183CB4" w:rsidP="006E7B6F">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="91"/>
         <w:ind w:right="108" w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="447C0D8D" w14:textId="01B175FD" w:rsidR="00183CB4" w:rsidRDefault="00183CB4" w:rsidP="00183CB4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="91"/>
         <w:ind w:right="108"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00183CB4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Acknowledgement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2082E4A9" w14:textId="12E47390" w:rsidR="00183CB4" w:rsidRDefault="00183CB4" w:rsidP="00183CB4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="91"/>
         <w:ind w:right="108" w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00183CB4">
-        <w:t xml:space="preserve">The authors would express they're thanks to </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> of </w:t>
+        <w:t xml:space="preserve">The authors would express they're thanks to college of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00183CB4">
         <w:t>xxxxx</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00183CB4">
         <w:t xml:space="preserve">, University of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00183CB4">
         <w:t>Mosul</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00183CB4">
         <w:t xml:space="preserve"> to support this report.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43881809" w14:textId="77777777" w:rsidR="00671288" w:rsidRDefault="00671288" w:rsidP="00183CB4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="91"/>
         <w:ind w:right="108" w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2739,59 +2880,51 @@
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="91"/>
         <w:ind w:right="108" w:firstLine="360"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000A0AC0">
         <w:t>The template will number citations consecutively within brackets [1]. The sentence punctuation follows the bracket [2]. Refer simply to the reference number, as in [3]—do not use “Ref. [3]” or “reference [3]” except at the beginning of a sentence: “Reference [3] was the first ...” Number footnotes separately in superscripts. Place the actual footnote at the bottom of the column in which it was cited. Do not put footnotes in the abstract or reference list. Use letters for table footnotes. Unless there are six authors or more give all authors’ names; do not use “et al.”. Papers that have not been published, even if they have been submitted for publication, should be cited as “unpublished” [4]. Papers that have been accepted for publication should be cited as “in press” [5]. Capitalize only the first word in a paper title, except for proper nouns and element symbols. For papers published in translation journals, please give the English citation first, followed by the original foreign-language citation [6].</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56E3E6D2" w14:textId="40FDC8A8" w:rsidR="00FE6A60" w:rsidRDefault="00FE6A60" w:rsidP="002E191D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="91"/>
         <w:ind w:left="360" w:right="108"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A. Sharma, L. Chen, and M. Patel, “Fourier-Bessel </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">integrals in high-dimensional data analysis and neural signal processing,” IEEE Trans. Pattern Anal. Mach. </w:t>
-[...7 lines deleted...]
-        <w:t>., vol. 47, no. 3, pp. 485–498, Mar. 2025.</w:t>
+        <w:t>integrals in high-dimensional data analysis and neural signal processing,” IEEE Trans. Pattern Anal. Mach. Intell., vol. 47, no. 3, pp. 485–498, Mar. 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C19BE7" w14:textId="28FC9D41" w:rsidR="00FE6A60" w:rsidRDefault="00FE6A60" w:rsidP="002E191D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="91"/>
         <w:ind w:left="360" w:right="108"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>M. Z. Ahmed, Advanced Electromagnetic Theory for AI Applications, 4th ed., vol. 2. Cambridge, MA: MIT Press, 2025, pp. 102–115.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E33ECC" w14:textId="28038A66" w:rsidR="00FE6A60" w:rsidRDefault="00FE6A60" w:rsidP="002E191D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="91"/>
@@ -2815,121 +2948,112 @@
       </w:pPr>
       <w:r>
         <w:t>J. R. Owens, “Novel cryptographic schemes for post-quantum systems,” unpublished manuscript, University of California, Berkeley, 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="533017C8" w14:textId="7FF9CA0C" w:rsidR="00CE6FFD" w:rsidRDefault="00FE6A60" w:rsidP="002E191D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="91"/>
         <w:ind w:left="360" w:right="108"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">K. Torres, “Deep learning architectures for high-accuracy medical image segmentation,” J. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Comput</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
-[...7 lines deleted...]
-        <w:t>. Syst., in press, 2025.</w:t>
+        <w:t>. Intell. Syst., in press, 2025.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00CE6FFD" w:rsidSect="008A2D59">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1325" w:right="806" w:bottom="1296" w:left="1022" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="2" w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A028BD3" w14:textId="77777777" w:rsidR="00B21C67" w:rsidRDefault="00B21C67" w:rsidP="00E90816">
+    <w:p w14:paraId="1C03E6BB" w14:textId="77777777" w:rsidR="00DE0501" w:rsidRDefault="00DE0501" w:rsidP="00E90816">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="251D154D" w14:textId="77777777" w:rsidR="00B21C67" w:rsidRDefault="00B21C67" w:rsidP="00E90816">
+    <w:p w14:paraId="7FAB4842" w14:textId="77777777" w:rsidR="00DE0501" w:rsidRDefault="00DE0501" w:rsidP="00E90816">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue LT Std">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica-Light">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Linux Libertine">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
@@ -2980,58 +3104,58 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2F012472" w14:textId="77777777" w:rsidR="009B7798" w:rsidRDefault="009B7798">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49776C4A" w14:textId="77777777" w:rsidR="00B21C67" w:rsidRDefault="00B21C67" w:rsidP="00E90816">
+    <w:p w14:paraId="33E9D77A" w14:textId="77777777" w:rsidR="00DE0501" w:rsidRDefault="00DE0501" w:rsidP="00E90816">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BCA0018" w14:textId="77777777" w:rsidR="00B21C67" w:rsidRDefault="00B21C67" w:rsidP="00E90816">
+    <w:p w14:paraId="5F67D1BE" w14:textId="77777777" w:rsidR="00DE0501" w:rsidRDefault="00DE0501" w:rsidP="00E90816">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70116576" w14:textId="72295064" w:rsidR="00E90816" w:rsidRDefault="00E90816">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="35FDF946" wp14:editId="439E91B8">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1092522</wp:posOffset>
@@ -3064,51 +3188,51 @@
                       <a:ln>
                         <a:noFill/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:solidFill>
                               <a:srgbClr val="FFFFFF"/>
                             </a:solidFill>
                           </a14:hiddenFill>
                         </a:ext>
                         <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="6BFCB7D1" w14:textId="6100AAB5" w:rsidR="00E90816" w:rsidRPr="00E90816" w:rsidRDefault="00E90816" w:rsidP="00E90816">
+                        <w:p w14:paraId="6BFCB7D1" w14:textId="4B3D9316" w:rsidR="00E90816" w:rsidRPr="00E90816" w:rsidRDefault="00E90816" w:rsidP="00E90816">
                           <w:pPr>
                             <w:spacing w:before="10"/>
                             <w:ind w:left="20"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:iCs/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00E90816">
                             <w:rPr>
                               <w:iCs/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>Al-Rafidain Journal of Computer Sciences and Mathematics (</w:t>
                           </w:r>
                           <w:r w:rsidR="00074312">
                             <w:rPr>
                               <w:iCs/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>RJCSM</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00E90816">
                             <w:rPr>
@@ -3140,100 +3264,100 @@
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00E90816">
                             <w:rPr>
                               <w:iCs/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>x,</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00E90816">
                             <w:rPr>
                               <w:iCs/>
                               <w:spacing w:val="-3"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00E90816">
                             <w:rPr>
                               <w:iCs/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>202</w:t>
                           </w:r>
-                          <w:r>
+                          <w:r w:rsidR="00BC2D05">
                             <w:rPr>
                               <w:iCs/>
                               <w:sz w:val="20"/>
                             </w:rPr>
-                            <w:t>5</w:t>
+                            <w:t>6</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00E90816">
                             <w:rPr>
                               <w:iCs/>
                               <w:spacing w:val="1"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00E90816">
                             <w:rPr>
                               <w:iCs/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>(x-x)</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="35FDF946" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Text Box 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:86.05pt;margin-top:31.7pt;width:435.4pt;height:15.9pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPK5VP1QEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjJkKE14hRdiw4D&#10;ugvQ7QMYWbKF2aJGKbGzrx8lx+kub8NeBJqkjs45pLc3Y9+Jo6Zg0VVytVhKoZ3C2rqmkl+/PLy6&#10;kiJEcDV06HQlTzrIm93LF9vBl3qNLXa1JsEgLpSDr2Qboy+LIqhW9xAW6LXjokHqIfInNUVNMDB6&#10;3xXr5fJNMSDVnlDpEDh7PxXlLuMbo1X8ZEzQUXSVZG4xn5TPfTqL3RbKhsC3Vp1pwD+w6ME6fvQC&#10;dQ8RxIHsX1C9VYQBTVwo7As0xiqdNbCa1fIPNU8teJ21sDnBX2wK/w9WfTw++c8k4vgWRx5gFhH8&#10;I6pvQTi8a8E1+pYIh1ZDzQ+vkmXF4EN5vpqsDmVIIPvhA9Y8ZDhEzECjoT65wjoFo/MAThfT9RiF&#10;4uRms77eXHFJcY1NuH6dp1JAOd/2FOI7jb1IQSWJh5rR4fgYYmID5dySHnP4YLsuD7ZzvyW4MWUy&#10;+0R4oh7H/cjdScUe6xPrIJz2hPeagxbphxQD70glw/cDkJaie+/Yi7RQc0BzsJ8DcIqvVjJKMYV3&#10;cVq8gyfbtIw8ue3wlv0yNkt5ZnHmyXPPCs87mhbr1+/c9fwn7X4CAAD//wMAUEsDBBQABgAIAAAA&#10;IQBaS2+G3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqN1QAglxqgrB&#10;CQk1DQeOTrxNrMbrELtt+HvcExxH+zTztljPdmAnnLxxJGG5EMCQWqcNdRI+67e7J2A+KNJqcIQS&#10;ftDDury+KlSu3ZkqPO1Cx2IJ+VxJ6EMYc85926NVfuFGpHjbu8mqEOPUcT2pcyy3A0+ESLlVhuJC&#10;r0Z86bE97I5WwuaLqlfz/dFsq31l6joT9J4epLy9mTfPwALO4Q+Gi35UhzI6Ne5I2rMh5sdkGVEJ&#10;6f0K2AUQqyQD1kjIHhLgZcH/v1D+AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAM8rlU/V&#10;AQAAkQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFpL&#10;b4bfAAAACgEAAA8AAAAAAAAAAAAAAAAALwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="6BFCB7D1" w14:textId="6100AAB5" w:rsidR="00E90816" w:rsidRPr="00E90816" w:rsidRDefault="00E90816" w:rsidP="00E90816">
+                  <w:p w14:paraId="6BFCB7D1" w14:textId="4B3D9316" w:rsidR="00E90816" w:rsidRPr="00E90816" w:rsidRDefault="00E90816" w:rsidP="00E90816">
                     <w:pPr>
                       <w:spacing w:before="10"/>
                       <w:ind w:left="20"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:iCs/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00E90816">
                       <w:rPr>
                         <w:iCs/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>Al-Rafidain Journal of Computer Sciences and Mathematics (</w:t>
                     </w:r>
                     <w:r w:rsidR="00074312">
                       <w:rPr>
                         <w:iCs/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>RJCSM</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00E90816">
                       <w:rPr>
@@ -3265,56 +3389,56 @@
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00E90816">
                       <w:rPr>
                         <w:iCs/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>x,</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00E90816">
                       <w:rPr>
                         <w:iCs/>
                         <w:spacing w:val="-3"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00E90816">
                       <w:rPr>
                         <w:iCs/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>202</w:t>
                     </w:r>
-                    <w:r>
+                    <w:r w:rsidR="00BC2D05">
                       <w:rPr>
                         <w:iCs/>
                         <w:sz w:val="20"/>
                       </w:rPr>
-                      <w:t>5</w:t>
+                      <w:t>6</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00E90816">
                       <w:rPr>
                         <w:iCs/>
                         <w:spacing w:val="1"/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00E90816">
                       <w:rPr>
                         <w:iCs/>
                         <w:sz w:val="20"/>
                       </w:rPr>
                       <w:t>(x-x)</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
@@ -3491,213 +3615,227 @@
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1516595">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="61756028">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E90816"/>
     <w:rsid w:val="00011F4E"/>
     <w:rsid w:val="0001439D"/>
     <w:rsid w:val="0003402F"/>
+    <w:rsid w:val="00046BC5"/>
     <w:rsid w:val="00074312"/>
     <w:rsid w:val="00077690"/>
     <w:rsid w:val="000A0AC0"/>
     <w:rsid w:val="000B74B5"/>
     <w:rsid w:val="000C3D51"/>
     <w:rsid w:val="00100D6D"/>
     <w:rsid w:val="001217D2"/>
     <w:rsid w:val="0012493A"/>
     <w:rsid w:val="0013353C"/>
     <w:rsid w:val="00152694"/>
     <w:rsid w:val="00156904"/>
     <w:rsid w:val="00161E31"/>
     <w:rsid w:val="0017708F"/>
     <w:rsid w:val="0017710B"/>
     <w:rsid w:val="00183CB4"/>
     <w:rsid w:val="001A617C"/>
     <w:rsid w:val="00216004"/>
     <w:rsid w:val="00223C82"/>
     <w:rsid w:val="00244500"/>
     <w:rsid w:val="00251CCE"/>
     <w:rsid w:val="002E191D"/>
     <w:rsid w:val="002F5304"/>
     <w:rsid w:val="002F6CB8"/>
     <w:rsid w:val="00303288"/>
     <w:rsid w:val="00305C93"/>
     <w:rsid w:val="003272D0"/>
     <w:rsid w:val="003300AF"/>
     <w:rsid w:val="00353875"/>
     <w:rsid w:val="00355C7F"/>
     <w:rsid w:val="00372781"/>
     <w:rsid w:val="003A1782"/>
     <w:rsid w:val="003D1C39"/>
     <w:rsid w:val="003F0D4F"/>
     <w:rsid w:val="003F4860"/>
     <w:rsid w:val="0040652D"/>
     <w:rsid w:val="004433EB"/>
     <w:rsid w:val="00450D35"/>
     <w:rsid w:val="004536C1"/>
     <w:rsid w:val="0046310D"/>
     <w:rsid w:val="00474766"/>
     <w:rsid w:val="00482E97"/>
     <w:rsid w:val="004A7519"/>
     <w:rsid w:val="004D732F"/>
     <w:rsid w:val="004F1BAE"/>
     <w:rsid w:val="004F2029"/>
     <w:rsid w:val="005255E7"/>
+    <w:rsid w:val="00537E04"/>
     <w:rsid w:val="0054553E"/>
     <w:rsid w:val="00557827"/>
+    <w:rsid w:val="00562B76"/>
     <w:rsid w:val="005704A2"/>
     <w:rsid w:val="00582D56"/>
     <w:rsid w:val="005A341A"/>
+    <w:rsid w:val="005C3ED0"/>
     <w:rsid w:val="005E5FCA"/>
     <w:rsid w:val="00612D64"/>
     <w:rsid w:val="00657F60"/>
     <w:rsid w:val="00663E7F"/>
     <w:rsid w:val="00671288"/>
     <w:rsid w:val="006A7844"/>
     <w:rsid w:val="006B0F8B"/>
     <w:rsid w:val="006C2043"/>
     <w:rsid w:val="006E7B6F"/>
     <w:rsid w:val="00710F87"/>
     <w:rsid w:val="00724075"/>
     <w:rsid w:val="007B6E0D"/>
     <w:rsid w:val="007C0015"/>
     <w:rsid w:val="007D005E"/>
     <w:rsid w:val="007D5893"/>
     <w:rsid w:val="007D6778"/>
     <w:rsid w:val="007E74D2"/>
+    <w:rsid w:val="008059B5"/>
     <w:rsid w:val="00813E50"/>
     <w:rsid w:val="00816789"/>
     <w:rsid w:val="00835B6B"/>
     <w:rsid w:val="00844CD2"/>
     <w:rsid w:val="00865D43"/>
     <w:rsid w:val="00874AF0"/>
     <w:rsid w:val="00894E59"/>
     <w:rsid w:val="008A2D59"/>
     <w:rsid w:val="008D0687"/>
     <w:rsid w:val="009250AB"/>
     <w:rsid w:val="00931927"/>
     <w:rsid w:val="00976AD7"/>
     <w:rsid w:val="009B7798"/>
     <w:rsid w:val="009F689B"/>
     <w:rsid w:val="009F7FA2"/>
     <w:rsid w:val="00A431C3"/>
     <w:rsid w:val="00A6795F"/>
     <w:rsid w:val="00A92E0A"/>
     <w:rsid w:val="00AD0721"/>
     <w:rsid w:val="00AD250B"/>
     <w:rsid w:val="00AF6455"/>
     <w:rsid w:val="00B032D7"/>
     <w:rsid w:val="00B21C67"/>
     <w:rsid w:val="00B30991"/>
+    <w:rsid w:val="00B63167"/>
     <w:rsid w:val="00BB0C69"/>
     <w:rsid w:val="00BC1B07"/>
+    <w:rsid w:val="00BC2D05"/>
     <w:rsid w:val="00BC3483"/>
+    <w:rsid w:val="00C23069"/>
     <w:rsid w:val="00C235FC"/>
     <w:rsid w:val="00C36578"/>
     <w:rsid w:val="00C45BF7"/>
     <w:rsid w:val="00C56F29"/>
+    <w:rsid w:val="00C57F51"/>
     <w:rsid w:val="00C64778"/>
     <w:rsid w:val="00C73B27"/>
     <w:rsid w:val="00C95866"/>
     <w:rsid w:val="00C96D87"/>
     <w:rsid w:val="00CD1FC3"/>
     <w:rsid w:val="00CE2EC5"/>
     <w:rsid w:val="00CE4A0F"/>
     <w:rsid w:val="00CE6FFD"/>
     <w:rsid w:val="00D31F0C"/>
     <w:rsid w:val="00D4017D"/>
     <w:rsid w:val="00D46F5B"/>
     <w:rsid w:val="00D4700E"/>
     <w:rsid w:val="00D52A19"/>
     <w:rsid w:val="00D91011"/>
     <w:rsid w:val="00D91266"/>
     <w:rsid w:val="00D9770A"/>
     <w:rsid w:val="00DA7373"/>
     <w:rsid w:val="00DD5FA5"/>
+    <w:rsid w:val="00DE0501"/>
     <w:rsid w:val="00DE3012"/>
     <w:rsid w:val="00DE6B7D"/>
     <w:rsid w:val="00DF6FEC"/>
     <w:rsid w:val="00E33CFE"/>
     <w:rsid w:val="00E50E35"/>
     <w:rsid w:val="00E566B7"/>
     <w:rsid w:val="00E71DC2"/>
     <w:rsid w:val="00E9010B"/>
     <w:rsid w:val="00E90816"/>
     <w:rsid w:val="00E90F3B"/>
     <w:rsid w:val="00EB7952"/>
     <w:rsid w:val="00EB7F12"/>
+    <w:rsid w:val="00EE4492"/>
     <w:rsid w:val="00EF70FB"/>
     <w:rsid w:val="00EF7C53"/>
+    <w:rsid w:val="00F0065F"/>
+    <w:rsid w:val="00F121E8"/>
     <w:rsid w:val="00F51ACD"/>
     <w:rsid w:val="00F53E34"/>
     <w:rsid w:val="00F65DC1"/>
+    <w:rsid w:val="00F66B67"/>
     <w:rsid w:val="00F66CC4"/>
     <w:rsid w:val="00F72AB4"/>
     <w:rsid w:val="00F80154"/>
     <w:rsid w:val="00FB07D4"/>
     <w:rsid w:val="00FB2F40"/>
     <w:rsid w:val="00FC3C0B"/>
     <w:rsid w:val="00FE6A60"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -4861,51 +4999,51 @@
     <w:rsid w:val="00EB7F12"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:noProof/>
       <w:kern w:val="0"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@example.com1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@example.com1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://creativecommons.org/licenses/by/4.0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csmj.uomosul.edu.iq/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://csmj.uomosul.edu.iq/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -5164,69 +5302,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>845</Words>
-  <Characters>4823</Characters>
+  <Words>848</Words>
+  <Characters>4837</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>40</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5657</CharactersWithSpaces>
+  <CharactersWithSpaces>5674</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ZEYAD ABD. ALGFOOR</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>